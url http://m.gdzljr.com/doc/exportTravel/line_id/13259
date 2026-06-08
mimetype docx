--- v0 (2026-04-02)
+++ v1 (2026-06-08)
@@ -579,51 +579,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 A1线广州经典一日游+珠江夜游
                 <w:br/>
                 8:15广州宾馆/8：45新天河宾馆，导游举“360°看广州 广州一日游”黄色红字导游旗接团（前往行程第一景点--白云山，车程30分钟）注：黄金周、节假日或特殊情况时出发时间将提早30分钟（以导游通知为准)，敬请留意！！！
                 <w:br/>
                 9：20游览国家5A级著名风景名胜区--“自古有羊城第一秀”之称【白云山】（已含电瓶车上山及缆车下山或缆车上下费用，游览约90分钟），面积28平方公里，主峰摩星岭高382米，峰峦重叠，溪涧纵横，登高可俯览全市，遥望珠江，每当雨后天晴或暮春时节，山间白云缭绕，使山上变成白漫漫的一片，犹如面纱笼罩，蔚为奇观，因而得名“白云山”。在山顶广场白云晚望观景台眺望广州市容市貌，无限风光尽收眼底。而后前往【白云山古建筑唯一保存完好的“天南第一峰”古牌坊，游客可自行于半山腰的一条长约220米，宽2.0米的生态仿木栈道一段6米长的悬空玻璃桥，及海拔高约200米的高空，亲身体验悬空而过的刺激感！（赠送山水豆腐花每人一碗）】
                 <w:br/>
                 11：10参观被称为“音乐之岛、美术之岛、体育之岛、富人岛”的迷人浪漫风情岛【二沙岛】这是珠江中一个沙洲，屹立于珠江边，珠水环岛而过，是最具有广州现代风情的宝地。（外观星海音乐厅、广东美术馆、瞻人民音乐家冼星海像、观看“母亲河”—珠江。游览约10分钟，逢周五六日和国家法定节假日改为车观）
                 <w:br/>
                 11：20参观被誉为广州“城市客厅”-【广州新中轴线现代都会广场--花城广场】外观广州大剧院、广东省博物馆、广州国际金融中心及中国第一高电视观光塔--广州塔（昵称“小蛮腰”）、亚运会开幕式会场地【海心沙公园】（游览约20分钟）
                 <w:br/>
                 12：30于具有乡土气息的长洲或瀛洲旅游之岛享用午餐--【粤式地道农家风情宴】（用餐约40分钟）
                 <w:br/>
                 13：20参观世界四大军校之一，有“中国将帅摇篮”之称--【黄埔军校旧址纪念馆】（原为清朝陆军小学和海军学校校舍。1924年6月16日，孙中山在中国共产党和苏联政府的帮助下，创办了培养军事干部的学校，名为“陆军军官学校”， 军校群英荟萃，名将辈出，在中国近代史和军事史上具有重要意义。游校本部、孙中山故居、孙总理纪念碑、军校大门外观大型军舰。游览约50分钟）[温馨告知：逢周一黄埔军校闭馆，改为中山纪念堂（不入主堂），遇国家法定节假日黄埔军校照常开馆] （黄埔军校旧址纪念馆自2024年4月11日至2024年6月16日部分区域闭馆，进行展陈改造和环境提升建设，期间黄埔军校更改为参观辛亥革命纪念馆。）
                 <w:br/>
                 15:30参观越秀公园的广州城标【五羊石像】（相传，周夷王八年(公元前887年)，广州人民辛劳终日、难得温饱，有一天，天空中仙乐缭绕，五位仙人身穿五彩衣，骑着五头山羊降临广州，体察民间疾苦后，驾祥云而去，口衔“一茎六出”谷穗的五羊遂化身巨石，永留广州。五羊仙子下凡间，给广州人民带来幸福吉祥，从此，广州成为了南国富饶之地，人民丰衣足食。这个美丽动人的传说世代相传，千百年来，广州因此在海内外人们心目中赢得“羊城”、“穗城”的美誉。游览20分钟）
                 <w:br/>
                 15:50【明代古城墙】 越秀山古城墙始建于明代，它和镇海楼以及五仙观中的岭南第一楼被誉为“广州明初三大古迹”，又是广州仅存的一段古城墙，古城墙上芳草萋萋，给游人一种“念天地之悠悠”的怀古凭吊的情怀。（游览约10分钟）  
                 <w:br/>
                 16:20参观誉为“岭南建筑艺术明珠”--【陈家祠】（原称陈氏书院，俗称陈家祠，中国清代宗祠典型的南方古建筑，其以精湛的装饰工艺著称于世，建筑中采用了木雕、石雕、砖雕、陶塑、灰塑、彩绘和铁铸等不同风格的工艺装饰，使书院在庄重淡雅中活出富丽堂皇。游览约45分钟）[温馨告知：逢周二陈家祠闭馆，改为镇海楼，遇国家法定节假日陈家祠照常开馆。]（温馨提示：如遇节假日陈家祠门票约满则改为参观镇海楼，造成不便，敬请谅解。）
                 <w:br/>
                 17:30游览广州最具异国情调的欧洲建筑群--【沙面】原为珠江冲积而成的一个沙洲，是一个椭圆形的小岛，面积为0.3平方千米的弹丸之地。此地在宋、元、明、清时期为广州对外通商要津。鸦片战争后清政府被迫同意把沙面"租"给英、法帝国主义，该地沦为英法租界，改为现名。1859年划为外国租界后，陆续便设有英、法、美、德、日、意、荷、葡等领事馆及银行、洋行。现岛上有150多座欧洲风格建筑，其中有42座特色突出的新巴洛克式、仿哥特式、券廊式、新古典式及中西合璧风格建筑，形成了独特的露天建筑“博物馆”，也成为了我国近代史与租界史的缩影。(游览约30分钟)（备注：如当天由于堵车严重，而影响到珠江夜游登船时间，则改为车观，敬请谅解！）
                 <w:br/>
-                19：00【天字码头或大沙头码头—珠江夜游(豪华游轮含美味简餐)】（游程约60分钟）其美景可媲美于香港维多利亚港，犹如七色明珠镶嵌十里珠江，汇成一条异彩纷呈的珠江彩虹！在船上享用简餐后，沿岸可欣赏二沙岛的星海音乐厅、国立中山大学北门牌坊、五光十色有“小蛮腰”之称的广州塔、亚运开幕式主会场——海心沙、广州新中轴——花城广场；海珠桥、江湾桥、海印桥、广州大桥、猎德大桥……沿岸多个建筑美不胜数，灯光璀璨，让你完全陶醉于夜景当中......[温馨告知：导游和旅游车送游客至码头后，导游将船票发至客人手上方才离团（游船过程中导游不作陪同），游客需自行凭船票按时登船]
+                19：00【天字码头或大沙头码头—珠江夜游(豪华游轮含美味简餐)】（游程约60分钟）（节假日安排18:30游船）其美景可媲美于香港维多利亚港，犹如七色明珠镶嵌十里珠江，汇成一条异彩纷呈的珠江彩虹！在船上享用简餐后，沿岸可欣赏二沙岛的星海音乐厅、国立中山大学北门牌坊、五光十色有“小蛮腰”之称的广州塔、亚运开幕式主会场——海心沙、广州新中轴——花城广场；海珠桥、江湾桥、海印桥、广州大桥、猎德大桥……沿岸多个建筑美不胜数，灯光璀璨，让你完全陶醉于夜景当中......[温馨告知：导游和旅游车送游客至码头后，导游将船票发至客人手上方才离团（游船过程中导游不作陪同），游客需自行凭船票按时登船]
                 <w:br/>
                 注：珠江夜游自2017年08月26日起实行成人实名制，国内成人游客需携带本人身份证、外国成人游客需携带本人护照、港澳成人游客需携带本人回乡证、台湾成人游客需携带本人台胞证（有效证件原件需要要报名时候登记的资料一致，如由于游客个人忘记携带证件，导致无法登船，损失由游客自理）
                 <w:br/>
                 <w:br/>
                 20:10夜游后游客可自由漫步千年古道北京路商业步行街或天字码头自行散团，结束愉快旅程！
                 <w:br/>
                 交通：全程空调旅游车（按实际人数安排9到55座）
                 <w:br/>
                 景点：白云山-二沙岛-花城广场-午餐-黄埔军校-五羊石像-陈家祠-沙面-珠江夜游
                 <w:br/>
                 购物点：无
                 <w:br/>
                 自费项：无
                 <w:br/>
                 到达城市：广州市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -965,51 +965,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 客人因自身原因退团或改期扣费标准如下：
                 <w:br/>
                 1、客人18：30后退团扣损失费100元/人。
                 <w:br/>
                 2、客人因个人原因出团当天退团只退团费100元/人。
                 <w:br/>
                 3、客人当天出团时因个人原因临时需要改期（改期只可以控制一周内）补车位费80元/人。
                 <w:br/>
-                备注：1、3两项扣费随五一，十一，春节三大假期的变动而上浮（30/50元/人）
+                备注：1、3两项扣费随五一，十一，春节三大假期的变动而上浮（30/40/50元/人）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1117,51 +1117,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-02</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-08</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>