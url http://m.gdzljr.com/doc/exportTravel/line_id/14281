--- v0 (2026-04-04)
+++ v1 (2026-06-08)
@@ -43,51 +43,51 @@
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">【非洲南部】南非12天 | 臻值-野趣 | 克鲁格公园 | 花园大道 | (深圳CA)行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">海豹岛企鹅滩，好望角、桌山、太阳城、上帝之窗、柏林瀑布、布莱德河峡谷</w:t>
+        <w:t xml:space="preserve">去世界最南端 看生命的力量~，全四星酒店，克鲁格国家公园，打卡非洲大陆最红咖啡厅Truth Cafe</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -357,51 +357,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                去程：深圳✈约翰内斯堡  CA867  0010/0740     飞行时间：约13小时30分  
+                去程：深圳✈约翰内斯堡  CA867  0010/0740     飞行时间：约12小时50分  
                 <w:br/>
                 回程：约翰内斯堡✈深圳  CA868  1010/0455+1 飞行时间：约12小时45分
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -410,51 +410,51 @@
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 产品推荐：
                 <w:br/>
                 优选航空：中国国际航空，深圳直飞约翰内斯堡，可申请【全国联运】，优质中文机舱服务
                 <w:br/>
-                 精选酒店：全程四星酒店，升级1晚酒庄区酒店+3晚花园大道四星酒店
+                精选酒店：全程四星酒店，2晚约堡+2晚开普敦+2晚克鲁格+3晚花园大道酒店
                 <w:br/>
                 狂野非洲：搭乘四驱敞篷吉普车游览克鲁格国家公园，近距离观赏动物
                 <w:br/>
                 花园大道：南非花园大道是一条蜿蜒于南非东海岸的绝美海滨公路，以其壮丽的自然风
                 <w:br/>
                 和丰富的人文景观而闻名于世
                 <w:br/>
                 必游景点：海豹岛企鹅滩、好望角、桌山、太阳城、上帝之窗、柏林瀑布、布莱德河峡谷
                 <w:br/>
                 舒适饮食：全程中式餐和西式餐结合，特别安排西式龙虾餐、西式生蚝餐、鸵鸟肉餐
                 <w:br/>
                 独享升级：乘坐【360度旋转观光缆车登上桌山】一览开普敦美景 
                 <w:br/>
                 乘坐【奈斯纳珊瑚湖观光船】花园大道绝美奈斯那小镇
                 <w:br/>
                 乘坐好望角观光缆车登上角点灯塔，从山顶上俯瞰好望角的全貌
                 <w:br/>
                 开普敦乘船游览海豹岛、企鹅滩
                 <w:br/>
                 前往鸵鸟园，近距离拍照，可喂食鸵鸟
                 <w:br/>
                 南非酒乡品尝当地红酒
                 <w:br/>
                 参观乔治火车博物馆，感受交通工具的变迁和人类文明的进步所带来的便捷
                 <w:br/>
@@ -675,61 +675,61 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                深圳✈约翰内斯堡 -太阳城（车程约2小时） 国际航班参考：CA867  SZXJNB   0010/0740       飞行时间：约13小时30分
+                深圳✈约翰内斯堡 -太阳城（车程约2小时） 国际航班参考：CA867  SZXJNB   0010/0740       飞行时间：约12小时50分
                 <w:br/>
                 搭乘凌晨航班，飞往南非约翰内斯堡机场；
                 <w:br/>
-                07:40 （南非时间）抵达约堡，接机
-[...5 lines deleted...]
-                乘车前往【太阳城】（行车约2小时）是南非的著名旅游胜地（游览约2小时），有“世外桃源”的美誉，也是世界小姐选美的胜地。太阳城并非是一座城市，而是一个青山绿水的超豪华度假村。这里有创意独特的人造海滩浴场、惟妙惟肖的人造地震桥、感受【地震桥】（逢整点桥有震动，有如亲临地震现场）优美的高尔夫球场和人工湖，太阳城的美丽景色和魅力前来观光者流连忘返。
+                约07:30 （南非时间）抵达约堡，接机
+                <w:br/>
+                 乘车前往行政首都-【茨瓦内（原-比勒陀利亚）】（约60分钟）；
+                <w:br/>
+                 抵达比勒陀利亚后市内观光：此城建筑揉合了西方国家不同的形式，外观古希腊建筑的【总统府】（约15分钟）见证了南非政权的黑白政变；乘车游览【教堂广场】（约10分钟）中的保罗克鲁格总统铜像（十九世纪南非最后一位总统），纪念白人对南非统治历程；【先民纪念馆】（入内约45分钟）了解南非的殖民史，全市更种满六万多颗紫荆花树衬托着这个历史名城；
+                <w:br/>
+                 乘车前往【太阳城】（行车约2小时）是南非的著名旅游胜地（游览约2小时），有“世外桃源”的美誉，也是世界小姐选美的胜地。太阳城并非是一座城市，而是一个青山绿水的超豪华度假村。这里有创意独特的人造海滩浴场、惟妙惟肖的人造地震桥、感受【地震桥】（逢整点桥有震动，有如亲临地震现场）优美的高尔夫球场和人工湖，太阳城的美丽景色和魅力前来观光者流连忘返。
                 <w:br/>
                 后返回约堡，晚餐后入住酒店休息。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：飞机早餐     午餐：中式午餐     晚餐：中式晚餐   </w:t>
             </w:r>
           </w:p>
@@ -765,515 +765,483 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 约翰内斯堡-克鲁格国家公园（车程约6小时）
                 <w:br/>
-                酒店早餐后乘车前往克鲁格国家公园（行车约6小时）。
-[...5 lines deleted...]
-                后前往【上帝之窗】，堪称是非洲自然奇景之一的布莱德河峡谷，南段有一个最佳的眺望点，由此可俯瞰深七百公尺以下景观深远辽阔，令人不禁有小天下的胸怀，因而得到【上帝之窗】的美名。【柏林瀑布】区内景色秀丽的瀑布之一，瀑布从80公尺的高处垂直落下深潭。）
+                酒店早餐后乘车前往克鲁格国家公园（行车约6小时）；
+                <w:br/>
+                途中前往游览【普马兰加省著名风景大道】此区乃南非天然风景保护区。风景如画一般优美，宁静如置身世外桃源；
+                <w:br/>
+                【布莱德河峡谷】，堪称是南非自然奇景之一际世界第三峡谷，因河水切穿陡坡而形成，深约26米，在此眺望悬崖峭壁及绵延不断的密林山区，景观绝佳；后前往【上帝之窗】，堪称是非洲自然奇景之一的布莱德河峡谷，南段有一个最佳的眺望点，由此可俯瞰深七百公尺以下景观深远辽阔，令人不禁有小天下的胸怀，因而得到【上帝之窗】的美名。【柏林瀑布】区内景色秀丽的瀑布之一，瀑布从80公尺的高处垂直落下深潭。）
                 <w:br/>
                  晚餐后，入住酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Hotel The Winkler四星同级</w:t>
+              <w:t xml:space="preserve">The Capital Mbombela/Premier Hotel The Winkler或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 克鲁格国家公园
                 <w:br/>
-                酒店早餐后在克鲁格国家公园开启全天safari 追寻动物；
-[...5 lines deleted...]
-                克鲁格国家公园：是南非最大的野生动物园。位于德兰士瓦省东北部，勒邦博山脉以西地区。毗邻津巴布韦、莫桑比克二国边境。公园长约320千米，宽64千米，占地约2万平方千米。园中一望无际的旷野上，分布着众多的大象、狮子、犀牛、羚羊、长颈鹿、野水牛、斑马、鳄鱼、河马、豹、猎豹、牛羚、黑斑羚、鸟类等异兽珍禽。植物方面有非洲独特的、高大的猴面包树。每年6～9月的旱季是入园观览旅行的最好季节。
+                全天搭乘敞篷吉普车克鲁格国家公园内追踪动物（约6小时）
+                <w:br/>
+                克鲁格国家公园创建于1898年，由当时布耳共和国最后一任总督保尔克鲁格所创立，保尔克鲁格为了阻止当时日趋严重的偷猎现象，保护萨贝尔河沿岸的野生动物，宣布将该地区划为动物保护区。随着保护区范围不断扩大，完美地保持了这一地区的自然环境和生态平衡，克鲁格是世界上自然环境保持最好的、动物品种最多的野生动物保护区。同时也是南非最大的野生动物保护区。克鲁格国家公园南北纵贯400公里，东西横跨70公里，面积大小相当于英国的威尔士，总面积达2万平方公里。克鲁格背靠雄伟山峰，面临一望无际的大草原，区内还零散分布着这个地方特有的森林和灌木。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 到达城市：开普敦
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Hotel The Winkler四星同级</w:t>
+              <w:t xml:space="preserve">The Capital Mbombela/Premier Hotel The Winkler或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 克鲁格✈开普敦 内陆航班参考：4Z664  MQPCPT  1325/1610     飞行时间：约2小时45分
                 <w:br/>
-                酒店早餐后指定时间送往机场（内陆航班待定，以实际出票为准），乘内陆航班飞往“世界最美城市之一”开普敦；
-[...7 lines deleted...]
-                前往非洲大陆网红咖啡厅Truth Cafe（含每人一杯咖啡）】拍照打卡（约10分钟），这家格调十足的咖啡馆，门面看起来并不起眼，然而一进来却发现其实酷到飞起，整家店都是最地道的蒸汽朋克风格，随时随地都能让你产生误入电影片场的感觉!
+                酒店早餐后指定时间送往机场（内陆航班待定，以实际出票为准），乘内陆航班飞往“世界最美城市之一”开普敦；
+                <w:br/>
+                抵达开普敦后，接机，前往非洲大陆【网红咖啡厅Truth Cafe（含每人 一杯咖啡）】拍照打卡（约15分钟），这家格调十足的咖啡馆，门面看起来并不起眼，然而一进来却发现其实酷到飞起，整家店都是最地道的蒸汽朋克风格，随时随地都能让你产生误入电影片场的感觉~
+                <w:br/>
+                前往【马来人社区】（游览拍照约10-15分钟），别具一格的建筑，色彩丰富的彩色房子。每一座房子都发挥了屋主的本色个性。
+                <w:br/>
+                晚餐后入住酒店休息。
                 <w:br/>
                 今日亮点：
                 <w:br/>
                 开普敦（Cape Town）：南非第二大城市，南非立法首都，西开普省省会，开普敦都会城区的组成部分。开普敦以其美丽的自然景观及码头而闻名于世。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：机场简餐     晚餐：中式晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fountains Hotel或Capetonian hotel或四星或同级</w:t>
+              <w:t xml:space="preserve">Fountains Hotel/Cresta Grande Cape Town  或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                开普敦-开普敦酒庄
-[...9 lines deleted...]
-                后前往南非著名酒庄参观（含品酒），南非盛产葡萄酒，酒园为南非之行必不可少的旅游景点，非旅行社指定购物店）（游览时间约 30分钟）；
+                开普敦
+                <w:br/>
+                酒店早餐后，前往乘坐360度旋转缆车直上开普敦之巅【桌山】（约1小时），在“上帝的餐桌”俯瞰全市美丽景色。南非开普敦的城市地标，其海拔高度为1086米，其山顶如桌面般平坦，当地人称为“上帝的餐桌”。桌山左侧是魔鬼峰，右侧是狮头山和信号山（备注：如因天气原因不能登顶缆车关闭，则根据实际情况调整游览时间或乘车前往信号山（游览时间约40分钟左右），远观桌山，费用不退，请提前知晓，谢谢理解。）
+                <w:br/>
+                乘船出海游【海豹岛】（视天气情况而定，约30分钟左右，不上岛），看成千上万只海豹戏水、嬉戏；【导游可根据天气情况调换行程坐船时间】
+                <w:br/>
+                后乘车前往【企鹅滩】（约30分钟），这里是黑脚小企鹅的栖息地，企鹅返回岸上时大摇大摆的走路神态，非常有趣，观赏憨态可掬的南非企鹅；
+                <w:br/>
+                前往南非之象征-【好望角】（游览时间约60分钟），非洲大陆最西南端闻名暇尔的天之涯、海之角好望角自然生态保护区，【乘坐单程缆车登上角点之灯塔】，观赏一望无际的大西洋及印度洋，后徒步下山；
                 <w:br/>
                 晚餐后入住酒店休息。
-                <w:br/>
-[...6 lines deleted...]
-                好望角自然保护区（入内参观约1个半小时）；这里依然保持着原始风貌，登上238米高的开普角山顶, 纵览大西洋，印度洋交汇处，水天一色，烟波浩渺。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 到达城市：花园大道小镇
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：西式龙虾餐     晚餐：当地西餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">酒庄区Lord Charles Hotel四星或同级</w:t>
+              <w:t xml:space="preserve">Fountains Hotel/Cresta Grande Cape Town  或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 开普敦酒庄之路- 赫曼努斯 -摩梭湾（花园大道）
                 <w:br/>
-                酒店早餐后乘车前往著名的“赏鲸小镇”【赫曼纽斯】（行车约1小时30分钟）每年的8-11月，因为成群的南方露脊母鲸，带领着初生的幼鲸迂回至赫曼纽斯沿岸的海域，度过其温暖的寒冬，因而使赫曼纽斯成为世界上唯一可以陆地观赏鲸鱼嬉戏海中的地点，赫曼努斯的海岸线风景如画，以其壮丽的海岸线、清新的空气以及丰富的户外活动而闻名遐迩.（备注：每年8-11月份您有机会在岸边观赏到鲸鱼，也可以选择自费乘坐游船观鲸，观鲸属于自然现象，旅行社不保证一定能看到，非此段时间建议选择其他自费项目）
-[...9 lines deleted...]
-                摩梭湾,此地为航海家狄亚士及达迦玛在南非最初登陆之地，你可在此参观有五百年历史的古时航海者传递书信的邮政树，此树被誉为非洲的第一间邮政局，随后参观迪亚斯综合博物馆及早期历史文物馆，将使您对此区有进一步的认识，此外如贝壳博物馆、海事博物馆，亦值得一游，增长见闻。
+                酒店早餐后乘车前往著名的“赏鲸小镇”【赫曼纽斯】（车程约2小时）每年的8-11月，因为成群的南方露脊母鲸，带领着初生的幼鲸迂回至赫曼纽斯沿岸的海域，度过其温暖的寒冬，因而使赫曼纽斯成为世界上唯一可以陆地观赏鲸鱼嬉戏海中的地点，赫曼努斯的海岸线风景如画，以其壮丽的海岸线、清新的空气以及丰富的户外活动而闻名遐迩（停留约20分钟），您可自费乘船出海观鲸或者自费乘车前往厄加勒斯角（需另外付费，两个自费项目可以根据季节选择付费参加其中一个）。（备注：每年8-11月份您有机会在岸边观赏到鲸鱼，也可以选择自费乘坐游船观鲸，观鲸属于自然现象，旅行社不保证一定能看到，非此段时间建议选择其他自费项目）
+                <w:br/>
+                后乘车前往摩梭湾（车程约3.5小时），晚餐后入住酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：当地晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protea Hotel King George四星或同级</w:t>
+              <w:t xml:space="preserve">Diaz Beach House/ Protea Hotel George King George或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 摩梭湾- 纳斯那
                 <w:br/>
-                酒店早餐后前往乔治城，前往【乔治火车博物馆】，在这里可以看到许多古老的蒸汽火车，这里展示了不同时代不同型号的蒸汽火车头，也1:1的复原了在南非很重要的火车站台和候车室（参观约30分钟）
-[...1 lines deleted...]
-                后前往奥茨颂，抵达后前往【鸵鸟园】（游览约30分钟），了解鸵鸟的成长以及养殖过程，在这里您可以看到未孵化的小鸵鸟，可以亲手抱小鸵鸟合影，并可体验鸵鸟喂食。
+                酒店早餐后前往参观参观古时航海者传递书信的【邮政树】（约30分钟）、【狄亚士航海博物馆】（约30分钟）博物馆内中安置了一艘帆船，据说是迪亚斯航海探险至此，用的就是这种帆船。当时，有许多小伙子和小姑娘正在帆船上，好奇地观望。馆内还陈列有许多附近海域的丰富鱼类标本，包括贸易船海难沉埋在海底的古物及船上的器具，例如当时欧洲人视为珍品的中国瓷器——明代江西景德镇的大瓷缸。博物馆一边临海，凭栏可以望见蔚蓝辽阔的泛着白浪的大海，还有近前一排排茂密的绿林，远方朦朦起伏的山岚，还有行驶在大海碧波中的船只。凝望着，遥想着，海风习习吹来，海天澄碧，一碧如洗。（如遇博物馆维修或者闭馆，则改为外观）；
+                <w:br/>
+                前往乔治城，前往【乔治植物园】，植物园成立于1998年，以其显著的植物和动物生物多样性而著称，突显了南开普地区独特的生态特征（参观约30分钟）；
+                <w:br/>
+                 后前往奥茨颂，抵达后前往【鸵鸟园】（游览约30分钟），了解鸵鸟的成长以及养殖过程，在这里您可以看到未孵化的小鸵鸟，可以亲手抱小鸵鸟合影，并可体验鸵鸟喂食；
                 <w:br/>
                 乘车前往【Wilderness Beach】，是位于南非花园大道的一片长长的白沙海滩，以宁静的环境和壮丽的海景闻名。这里适合散步、冲浪、游泳和观鸟，是放松和亲近大自然的理想之地。（停留约30分钟）
                 <w:br/>
-                后乘车前往【环礁湖（乘船观光）】，搭船畅游奈斯那湖，欣赏著名的尼斯纳岬角之风景，此地是南非富有人士度假之胜地，风景优美，沿途经过曲折山峦，一睹湖水与印度洋所冲激成的海天一色之自然美景。（约1小时）
-                <w:br/>
                 晚餐后入住酒店休息。
                 <w:br/>
-                今日亮点：
-[...4 lines deleted...]
-                <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：The Premier Hotel the Moorings或同级
+                景点：Premier Resort the Moorings或同级
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地鸵鸟肉午餐     晚餐：中式晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1305,61 +1273,57 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 奈斯纳- 齐齐卡马-乔治
                 <w:br/>
-                酒店早餐后， 驱车前往著名的【齐齐卡玛国家公园Tsitsikamma】（入内，约1.5小时）,齐齐卡马国家公园是一座独立的海上国家公园，建立于2009年，拥有长达80公里的海岸线，是南非极受欢迎的国家公园之一，国家公园有流经两岸高达139米的峡谷之间的斯托姆河景色，可以在长192米的桥上眺望；
-[...1 lines deleted...]
-                齐齐卡马意为干净的、清澈的水。公园以齐齐卡马山为中心，岸边是原始的荒野、奇特岩石的悬崖峭壁和狭长孤立的美丽海滩、茂密的原始森林沿着河谷生长的独特景观.
+                酒店早餐后，前往【南非著名酒庄参观（含品酒）】，南非盛产葡萄酒，酒园为南非之行必不可少的旅游景点，非旅行社指定购物店）（游览时间约 30分钟）；
+                <w:br/>
+                后驱车前往著名的【齐齐卡玛国家公园】（入内游览约2小时）齐齐卡马意为干净的、清澈的水。公园以齐齐卡马山为中心，岸边是原始的荒野、奇特岩石的悬崖峭壁和狭长孤立的美丽海滩、茂密的原始森林沿着河谷生长的独特景观；
+                <w:br/>
+                后乘车前往【环礁湖（乘船观光）】，搭船畅游奈斯那湖，欣赏著名的尼斯纳岬角之风景，此地是南非富有人士度假之胜地，风景优美，沿途经过曲折山峦，一睹湖水与印度洋所冲激成的海天一色之自然美景（约1小时）；
                 <w:br/>
                 晚餐后入住酒店休息。
-                <w:br/>
-[...4 lines deleted...]
-                最奇特的景观“The heads”,此地是由湖海相连，在两座小山横在印度洋边，只留下一个缺口让海水灌进来形成泻湖，于是山那边是蔚蓝印度洋的惊涛拍岸，里面绿宝石般的湖水波澜不兴，泊着无数私家游艇，我甚至在码头边看见一艘写着“东方天使”四个汉字、用中国建筑元素装饰的游船。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地西式中餐     晚餐：西式生蚝晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1395,55 +1359,57 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 乔治✈约翰内斯堡（约2小时） 内陆参考航班：FA251 GRJJNB  0830/1025       飞行时间：约1小时55分
                 <w:br/>
                 酒店早餐后前往乘飞机飞往约翰内斯堡；
                 <w:br/>
-                抵达约翰内斯堡，导游于机场接机；
-[...3 lines deleted...]
-                前往【钻石加工厂】（约2小时）参观，了解钻石开采及加工过程。（如遇门店关闭或其他原因则改为开普敦钻石中心）后送酒店入住休息。
+                抵达约翰内斯堡，导游于机场外接机；
+                <w:br/>
+                乘车参观约翰内斯堡的城巿建筑物包括足球场、摩天大楼、第一国家银行等; 
+                <w:br/>
+                前往【钻石加工厂】（约2小时）参观，了解钻石开采及加工过程。（如遇门店关闭或其他原因则改开普敦钻石中心）
+                <w:br/>
+                后送酒店入住休息。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：中式晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1680,114 +1646,112 @@
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.机票：行程所列全程经济舱团体机票及机场税，团队机票不允许改名、退票、改票、改期（不含航空公司临时新增的燃油附加费）；
                 <w:br/>
                 2.酒店：酒店标准双人间（2人1房，若出现单男单女，且团中无同性团友可同住，请游客在出发前补房差或由旅行社安排在同组客人房内加床，如酒店房型不能加床，请补单间房差。酒店不设三人间，单人入住需要补单房差费）；
                 <w:br/>
                 3.用餐：行程中所列餐食（当地中式团队餐为10-12人一桌，餐标8菜一汤；当地特色餐为套餐或自助餐）。如果不用餐或因个人原因超出用餐时间到达餐厅的，不再另补且费用不退；用餐时间在机场候机或飞机上的餐食由客人自理；
                 <w:br/>
                 4.景点：行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。行程中标明的景点游览顺序和停留时间仅供参考，我公司有权根据当地天气、交通等情况调整景点顺序，实际停留时间以具体行程游览时间为准；
                 <w:br/>
                 5.用车：全程空调旅游车（视实际人数安排，保证1人1正座）；
                 <w:br/>
                 6.导服：当地中文导游服务；
                 <w:br/>
                 7.每人每天一支矿泉水
                 <w:br/>
                 8.旅行社责任险
+                <w:br/>
+                9.领队、境外司机、导游的服务费￥1800/人（大小同价）；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.领队、境外司机、导游的服务费￥1800/人（大小同价）；
-[...15 lines deleted...]
-                8.在中国国内的一切交通费用。
+                1.全程单房差￥4000；
+                <w:br/>
+                2.航空托运行李物品的超重费；
+                <w:br/>
+                3.一切个人消费（如：酒店电视付费频道、洗衣、饮料等）；
+                <w:br/>
+                4.旅游者因违约、自身过错或自身疾病引起的行程取消或变更所产生的人身和财产损失；
+                <w:br/>
+                5.不可抗力因素下引起的额外费用（如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等）；
+                <w:br/>
+                6.游客人身意外保险；
+                <w:br/>
+                7.在中国国内的一切交通费用
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1962,50 +1926,328 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">赫曼纽斯 观鲸游船</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                费用说明：车费+出海船票+服务费
+                <w:br/>
+                项目说明：乘船出海观赏鲸鱼（9-11月期间）
+                <w:br/>
+                （开普敦）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 1,100.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">厄加勒斯角</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                费用说明：司导服务费+门票费用+预定费用
+                <w:br/>
+                项目说明：
+                <w:br/>
+                厄加勒斯角（Cape Agulhas，又译奥古哈斯角）是非洲大陆的最南端，位于南纬34°49′42″，东经20°00′ 33″。厄加勒斯角同时被定义为印度洋与大西洋的交界。
+                <w:br/>
+                （开普敦）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 560.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="remark"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2059,116 +2301,135 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                南非出境特别提醒
+                <w:br/>
                 （由于中国海关和南非海关对未成年人出行检查严格，特此通知）：
                 <w:br/>
                 1.	18岁以下儿童如随父母出行，出生证明原件需随身携带
                 <w:br/>
                 2.	18岁以下儿童如随一方父母出行，需随身携带出生证明原件
                 <w:br/>
                 3.	以上需要携带资料海关检查使用，送签证所需中英文出生医学证明公证书和委托公证书仍需正常携带
+                <w:br/>
+                <w:br/>
+                4、特别提醒：申请人之前去过黄热病地区的国家,送签时需要提供黄皮书扫描件，入关时需要携带黄皮书原件，否则海关不让入境。如因身体问题，不能打疫苗的，需提供疫苗中心的免打证明。
+                <w:br/>
+                黄热病区域的国家:
+                <w:br/>
+                 非洲：科特迪瓦、刚果民主共和国、毛阿里塔尼亚、南苏丹、安哥拉、肯尼亚、布隆迪、利比里亚、贝宁、马里、布基纳法索、尼日尔、喀麦隆、尼日利亚、中非共和国、圣多美和普林西比、乍得	塞内加尔、刚果、塞拉利昂、赤道几内亚、索马里、埃塞俄比亚、苏丹、冈比亚、卢旺达、加蓬、坦桑尼亚、几内亚、多哥、几内亚比绍、乌干达、加纳、扎伊尔、象牙海岸
+                <w:br/>
+                南美洲：玻利维亚、圭亚那、巴西、巴拿马、哥伦比亚、秘鲁、厄瓜多尔、苏里南、法属圭亚那、委内瑞拉、阿根廷、巴拉圭、特立尼达和多巴哥
+                <w:br/>
+                5、备注：
+                <w:br/>
+                我公司保留收取担保金至少每人人民币3万元的权利，签证有效期内按时归国退还担保金；如客人滞留或不准时随团回国，保证金则一律不得退回。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.参团以到3000元/人订金为准，取消定金不退，并需于出发前15天付清余款。
-[...7 lines deleted...]
-                5.      如果发生签证被拒签将被扣酒店、机票、签证费及所有实际已发生费用。
+                退改签说明：	
+                <w:br/>
+                1.      参团以到3000元/人订金为准，取消定金不退，并需于出发前15天支付8成团款。
+                <w:br/>
+                2.      行程开始前29日至15日，按照旅游费用总额的5%扣除；
+                <w:br/>
+                3.      行程开始前14日至7日，按照旅游费用总额的20%扣除
+                <w:br/>
+                4.      行程开始前6日至4日，按照旅游费用总额的50%扣除
+                <w:br/>
+                5.      行程开始前3日至1日，按照旅游费用总额的60%扣除
+                <w:br/>
+                6.      行程开始当日，按照旅游费用总额的100%扣除
+                <w:br/>
+                7.      如果发生签证被拒签将被扣酒店、机票、签证费及所有实际已发生费用。
                 <w:br/>
                 ★   以上损失明晰为团队特殊约定，请签在合同附加条款中！
-                <w:br/>
-                我公司保留收取担保金至少每人人民币3万元的权利，签证有效期内按时归国退还担保金；如客人滞留或不准时随团回国，保证金则一律不得退回。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2185,108 +2446,116 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 中国大陆护照入境南非旅游2025年3月开始旅游电子签证，单次入境免签证费：
                 <w:br/>
                 电子签证所需资料：
                 <w:br/>
                 1.	护照首页扫描件
                 <w:br/>
                 2.	个人资料表需要完整填写个人信息以及健康情况。
                 <w:br/>
                 18岁以下额外补充：
                 <w:br/>
                 1、	父母双方带18岁以下未成年人共同前往：送签时提供出生医学证明中英文公证书PDF扫描件，出发时携带出生证原件+出生医学证明中英文公证书原件。
                 <w:br/>
                 2、	父母其中一方带18岁以下未成年人共同前往：送签时提供出生医学证明中英文公证书PDF扫描件+未出行一方家长的中英文委托公证书PDF扫描件，委托里面一定要写清楚委托人与受托人的关系，另需提供不去一方家长的身份证正反面复印件，出发时携带出生证原件+出生证明中英文公证书原件+中英文委托公证书
                 <w:br/>
-                   备注：以上签证信息仅限中国大陆护照，非中国大陆护照签证所需资料请单独咨询
+                 备注：以上签证信息仅限中国大陆护照，非中国大陆护照签证所需资料请单独咨询
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                特别说明：
+                <w:br/>
                 1、根据《旅游法》规定，旅行者不得脱团，如走行程中擅自脱团、离团、滞留等，旅行社将向公安机关、旅游主管部门、我国驻外机构报告，由此产生的一切法律后果由旅游者承担;
                 <w:br/>
                 2、游客因个人原因临时自愿放弃游览，景点门票费用、酒店住宿费用、餐费、车费等均不退还；
                 <w:br/>
                 3、行程表中所列航班的起抵时间均为当地时间，“+1”表示航班第二天抵达；
                 <w:br/>
                 4、行程表中所列餐食，“自理”表示该餐食不包含在行程中；
                 <w:br/>
                 5、保险说明：强烈建议客人自行购买“游客人身意外保险”，如旅行社出资为游客投保，客人发生意外伤害事件时，视事实情况保险公司对此承担相应的法律责任，游客获得保险公司理赔金额后，相应免除旅行社的赔付责任。“游客人身意外保险”的适用范围以及条件以“中国人民财产保险股份有限公司境外旅行意外伤害保险条款”为原则；
                 <w:br/>
-                6、全程请游客注意人身及产品安全，不要前往不安全的地方，自由活动不要单独行动。老人、儿童需有家人陪伴  及照顾。70岁以上老人，需有50岁以下家人陪同方可参团， 80岁以上老人随家人出行另需签署【免责声明】并购买境外紧急救援险；18岁以下未成年人，需有父母或亲属陪同方可参团，非随父母出行需提供亲属证明及父母委托;
+                6、不要参加高风险活动，参加任何项目请您量力而行；
+                <w:br/>
+                7、饭店游泳池如时间未开放及无救生人员在现场，请勿自入泳池内，否则如有意外发生须自行负责；
+                <w:br/>
+                8、持外籍护照或任何非中国大陆居民护照的旅行成员，务必持有并携带有效中国多次往返签证和外籍护照原件及必备的旅行证件；
+                <w:br/>
+                9、全程请游客注意人身及产品安全，不要前往不安全的地方，自由活动不要单独行动。老人、儿童需有家人陪伴  及照顾。70岁以上老人，需有50岁以下家人陪同方可参团， 80岁以上老人随家人出行另需签署【免责声明】并购买境外紧急救援险；18岁以下未成年人，需有父母或亲属陪同方可参团，非随父母出行需提供亲属证明及父母委托;
                 <w:br/>
                 65岁以上包括65岁老年人报名需强制购买境外紧急救援医疗300,000元以上及紧急医疗转院和转运回国1,000,000以上的保险。请自行购买并提供保单电子版给我社！或我社可协助客人代购保险：保费200元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -2329,51 +2598,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-08</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2546,50 +2815,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="shop">
     <w:name w:val="shop"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>