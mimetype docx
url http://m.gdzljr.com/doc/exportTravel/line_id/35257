--- v0 (2025-10-19)
+++ v1 (2026-04-02)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【10-12月】胡志明+美奈+芽庄+河内6天 3飞 纯玩行程单</w:t>
+        <w:t xml:space="preserve">胡志明+美奈+芽庄+河内6天 3飞 纯玩行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">广州-胡志明-芽庄-河内-广州</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">SA20251021ZFL</w:t>
+              <w:t xml:space="preserve">SA20260421YNZFL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -611,51 +611,51 @@
                 <w:br/>
                 于指定时间在广州白云机场集中，由专业领队带领 乘越南航空飞往越南首都 河内 (飞行时间约2小时05分)，
                 <w:br/>
                 晚餐后送回酒店休息。
                 <w:br/>
                 交通：飞机
                 <w:br/>
                 到达城市：河内
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：团餐   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：中式围餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">河内：芒青/芒青中心/toyko或同级酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -752,53 +752,59 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 芽庄出海一天
                 <w:br/>
-                早上乘船前往【蚕岛(HON TAM)】外观像一条蚕，而取名蚕岛。蚕岛宁静优雅，拥有芽庄最美丽的沙滩和海岸线。在这里游客可以在大海边尽情游弋和漫游蓝天碧水。在岛上可以欣赏到蚕岛特有的歌舞表演 ，蚕岛上各类生活、娱乐设施齐全，如游泳池，露天吧台、特色餐厅等等。您还可以自费参加各种水上娱乐活动，如摩托车、托翼伞。
+                早上定时间集中午餐后前往【占族遗址】（又名天依女神庙），是昔日占婆族人祭神的地方，主塔内供奉占婆女神，昔日有8座宝塔，如今仅余4座，仍具宏伟气势。
+                <w:br/>
+                【芽庄大教堂】 矗立在一个小山坡上，沿着开满小花的阶梯上去。（如因特殊情况不开改外观）
+                <w:br/>
+                乘船前往【蚕岛(HON TAM)】外观像一条蚕，而取名蚕岛。蚕岛宁静优雅，拥有芽庄最美丽的沙滩和海岸线。在这里游客可以在大海边尽情游弋和漫游蓝天碧水。在岛上可以欣赏到蚕岛特有的歌舞表演 ，蚕岛上各类生活、娱乐设施齐全，如游泳池，露天吧台、特色餐厅等等。您还可以自费参加各种水上娱乐活动，如摩托车、托翼伞。
                 <w:br/>
                 温馨提示：岛上有水上乐园及清澈的沙滩，请准备泳衣、沙滩裤、太阳镜、防晒霜、遮阳伞、最好带上沙滩鞋防止刮伤脚。具体岛上活动与时间以当天岛上公布为准！
+                <w:br/>
+                于指定时间集中，返回芽庄市区，前往【钟屿石岬角（又名五指岩）】（Hon Chong Promontory），法国电影《情人》的外景拍摄地之一，在芽庄以北1.8公里处，这里有多处巨大的花岗岩海角直指南海之中，挨着一处质朴的沙滩海湾。钟屿石岬角是芽庄少有的花岗岩海岸，这里既有惊涛拍岸的壮观，也有日出日落时的宁静。品尝一杯滴滴壶咖啡！
                 <w:br/>
                 交通：汽车+船
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：岛上简餐     晚餐：中式围餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1390,51 +1396,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-20</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-03</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>