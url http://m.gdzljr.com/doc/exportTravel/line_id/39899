--- v0 (2026-04-03)
+++ v1 (2026-06-08)
@@ -1501,50 +1501,52 @@
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.肯尼亚旅游入境电子授权费用
                 <w:br/>
                 2.长沙往返国际机票，团队经济舱含税
                 <w:br/>
                 3.行程所示标准酒店，双人间（注：野生动物保护区酒店大部分为特色帐篷或茅草屋风格房型）
                 <w:br/>
                 【散客拼团，凡单人或单数（如三人）报名，致团队出现单间，我社有权利提前说明情况并调整夫妻及亲属住宿安排，请给予理解;若无法调整或拼住而产生单间差，则须缴纳单人房差！请给予理解】
                 <w:br/>
                 4.酒店内西式自助早餐，每人每天2瓶矿泉水中式午晚餐（午晚餐：八菜一汤，10人一桌，如人数减少，则会根据实际人数做适当调整）或当地餐；(用餐时间在飞机或船上以机船餐为准，不再另补，如因自身原因放弃用餐，则餐费不退)。
                 <w:br/>
                 5.行程所列景点游览门票
                 <w:br/>
                 6.司机饭费、油费、陆桥费、停车费等
                 <w:br/>
                 7.内罗毕接送机及城市观光为旅游巴士；景区为越野车（每辆车6-7位客人）
+                <w:br/>
+                8.全程司导领服务费人民币1500/人.
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1567,55 +1569,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.行李物品保管费用及托运行李超重费、个人消费及行程以外的自选项目
                 <w:br/>
                 2.因罢工、大风、大雾、航班取消或更改时间等人力不可抗拒原因所导致的额外费用
                 <w:br/>
                 3.旅游意外伤害保险
                 <w:br/>
                 4.如行李或物品丢失、被盗等意外损失费用
                 <w:br/>
                 5.晚用车，给司机和导游加班费用
                 <w:br/>
                 6.2024年1月开始马赛马拉保护区陆续开始收取80美金/人/晚的营地费，以最终政府通知为准，客人需要自理因政府政策原因额外产生的费用。
                 <w:br/>
                 7.行程价格基于目前（2026年3月20号前）机票燃油附加费税费标准：国际段往返1500元/人，国内段往返200元/人。机票燃油附加费受国际油价、航空公司政策及民航相关规定影响，存在实时波动与调整可能，报价未包含燃油费涨幅，差额部分需出票前额外补足！
                 <w:br/>
                 8.以上报价未提及的项目
                 <w:br/>
                 <w:br/>
                 其他收费：
                 <w:br/>
-                9.境外司机导游服务费：人民币1500/人（请于出团前与团款一起付清）
-[...3 lines deleted...]
-                11.12周岁以下小孩不占床减1000人民币，占床与成人同价.
+                9.特别要求之单间差：人民币4000/人/全程
+                <w:br/>
+                10.12周岁以下小孩不占床减1000人民币，占床与成人同价.
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1714,102 +1714,820 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">自费项目</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">内罗毕烤肉餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                约1小时
+                <w:br/>
+                <w:br/>
+                包含：肯尼亚特色烤肉+车费+司机、导游（领队或导游）陪同
+                <w:br/>
+                （需6人起订，方可成团）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">$(美元) 100.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">凯伦故居</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                约1小时
+                <w:br/>
+                <w:br/>
+                包含：门票+车费+司导（领队或导游）陪同
+                <w:br/>
+                （需6人起报名）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 40.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">艾尔蒙特塔</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                约2小时含路程
+                <w:br/>
+                <w:br/>
+                包含：艾尔蒙特塔湖门票+车费+司导（领队或导游）陪同
+                <w:br/>
+                （需整团报名，方可成团）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">马赛村</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                约40分钟
+                <w:br/>
+                <w:br/>
+                包含：前往马赛村，感受马拉人的部落生活，含门票+车费+司机、导（领队或导游）陪同
+                <w:br/>
+                （需6人起报名）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 45.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">马赛马拉野生动物保护区热气球</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                飞行约1小时
+                <w:br/>
+                <w:br/>
+                包含：预定费+热汽球费（包含草原早餐）+接送费
+                <w:br/>
+                不包含：导游+司机陪同
+                <w:br/>
+                肯尼亚旺季期间热气球价格浮动比较大，此价格仅供参考，具体价格以境外实际预订为准！
+                <w:br/>
+                （需6人起报名）
+                <w:br/>
+                <w:br/>
+                500USD（10-次年6月）  520-540USD（7-9月）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 540.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">地狱之门徒步</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                约1小时
+                <w:br/>
+                <w:br/>
+                包含：门票+车费+司导（领队或导游）陪同
+                <w:br/>
+                （需6人起报名）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 70.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">奈瓦沙湖游船</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                约1小时
+                <w:br/>
+                <w:br/>
+                包含：船费+车费+司导陪同
+                <w:br/>
+                （需6人起报名）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 65.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">新月岛登岛</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                约1小时
+                <w:br/>
+                <w:br/>
+                包含：门票+导游 
+                <w:br/>
+                （此项目不接受单独预定，需要与纳瓦莎湖游船一起报名）
+                <w:br/>
+                （需6人起报名）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 75.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">纳库鲁国家公园</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                约4小时含路程
+                <w:br/>
+                <w:br/>
+                包含：门票+车费+导游（午餐盒）
+                <w:br/>
+                （需6人起报名）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">240 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 160.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">博格里亚国家</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                约8小时含路程
+                <w:br/>
+                <w:br/>
+                包含：门票+车费+导游（午餐盒）
+                <w:br/>
+                （需6人起报名）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">480 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1867,50 +2585,53 @@
                 4.	行程中有部分景点，列明入内参观，如博物馆、神殿等，如遇事故、休息、关闭维修等导致未能入内参观，则退回有关门票费用，客人不得在团归后争议投诉追讨。
                 <w:br/>
                 5.	旺季出发（例如遇佛牙节、圣诞节等）将有附加费，请报名时查询。
                 <w:br/>
                 6.	酒店大床房间数有限，若有需要请在预订时说明，大床房或标准间房型须依入住当日实际Check In情形而定。
                 <w:br/>
                 7.	散客拼团，凡单人或单数（例如三人）报名而未能安排同房，须缴纳单人房差或拼住三人间，我社有权利提前说明情况并调整夫妻及亲属住宿安排，或调整安排三人间，请给予理解。
                 <w:br/>
                 8.	 建议购买旅游意外险。
                 <w:br/>
                 9.	不要参加高风险活动。参加任何项目请您量力而行。
                 <w:br/>
                 10.	持外籍护照或任何非中国大陆居民护照的旅行成员，务必持有并携带有效中国多次往返签证和外籍护照原件及必备的旅行证件。
                 <w:br/>
                 11.	所有参团客人必须如实填写【健康调查表】，若填写内容与实际情况不符或有隐瞒由客人承担一切相关法律责任。
                 <w:br/>
                 12.	所有参团客人必须认真阅读【参团须知及安全风险提示告知书】并签字，对客人未能遵守风险告知事项，未能采取积极主动措施防范风险发生，所造成的损害，由客人自行承担一切责任。
                 <w:br/>
                 13.	贵重物品(现金，护照等)请随身携带或寄放在住宿饭店的保险箱内，絶不可放在车上或房间内等，如有遗失旅客必须自行负责，与接待旅行社责任无关。
                 <w:br/>
                 14.	饭店游泳池如时间未开放及无救生人员在现场，请勿自入泳池内，否则如有意外发生须自行负责。
                 <w:br/>
                 15.	全程请游客注意人身及产品安全，不要前往不安全的地方，自由活动不要单独行动。老人、儿童需有家人陪伴  及照顾。70岁以上老人，需有50岁以下家人陪同方可参团， 80岁以上老人随家人出行另需签署【免责声明】并购买境外紧急救援险；18岁以下未成年人，需有父母或亲属陪同方可参团，非随父母出行需提供亲属证明及父母委托
                 <w:br/>
                 16.	65岁以上包括65岁老年人报名建议购买境外紧急救援医疗300,000元以上及紧急医疗转院和转运回国1,000,000以上的保险。请自行购买并提供保单电子版给我社！或我社可协助客人代购保险：保费200元/人。
+                <w:br/>
+                <w:br/>
+                本产品供应商为：北京游够天下国际旅行社股份有限公司，许可证号：L-BJ-CJ00280。此团 10人成团，为保证游客如期出发，我社将与其他旅行社共同委托北京游够天下国际旅行社股份有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由北京游够天下国际旅行社股份有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1962,51 +2683,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.      参团以到5000元/人订金为准，取消定金不退，并需于出发前15天付清余款。
+                1.      参团以到5000元/人订金为准，取消定金不退。
                 <w:br/>
                 2.      团队出发前30天-20天取消，游客需支付50%团款损失（机位定金+酒店损失）如已经送签，另需支付签证费。
                 <w:br/>
                 3.      团队出发前19天~15天取消，只可退200元/人餐费和景点门票。
                 <w:br/>
                 4.      团队出发前14天~0天取消，全款损失。
                 <w:br/>
                 5.      如果发生签证被拒签将被扣酒店、机票、签证费及所有实际已发生费用。
                 <w:br/>
                 ★      以上损失明晰为团队特殊约定，请签在合同附加条款中！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -2169,51 +2890,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-03</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-08</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>