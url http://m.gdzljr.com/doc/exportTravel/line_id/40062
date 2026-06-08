--- v0 (2026-04-03)
+++ v1 (2026-06-08)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">（假日）【纯玩泸沽湖-醉赏蓝花楹】休闲成都│最美峡谷金口河大峡谷│小春城西昌│紫色浪漫蓝楹花│高原湖泊西昌邛海│最美高速天路雅西高速│西昌历史的活化石建昌古城│世界最大温泉瀑布九十九里温泉瀑布│环游女儿国泸沽湖双飞6日行程单</w:t>
+        <w:t xml:space="preserve">（假日）【纯玩泸沽湖】休闲成都│最美峡谷金口河大峡谷│小春城西昌│高原湖泊西昌邛海│最美高速天路雅西高速│西昌历史的活化石建昌古城│世界最大温泉瀑布九十九里温泉瀑布│环游女儿国泸沽湖双飞6日行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -395,52 +395,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【产品亮点】广东独立成团，0必销套餐，景点、景交全包、一价全含； 
                 <w:br/>
                 【景点全面】金口河大峡谷+螺髻山99里+环游泸沽湖+邛海+建昌古城+成都；
                 <w:br/>
                 【深度体验】连住2晚泸沽湖，360°大环湖（乘车环游四川段+云南段）
                 <w:br/>
                 【精心安排】走进被誉为“中国最美十大峡谷”之一金口河大峡谷，令人叹为观止；
-                <w:br/>
-                【季节赏花】打卡西昌蓝花楹、一片片紫色的花海、编织出春天的浪漫；
                 <w:br/>
                 【打卡必地】打卡锦里古街、宽窄巷子，太古里体验休闲之都的慢生活和麻辣美食；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -639,51 +637,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 峨眉山市—金口河——西昌      （峨-西313公里约4.5小时 ）
                 <w:br/>
-                早上酒店出发，乘车前往【金口河大峡谷】又名大渡口金口大峡谷、金口大峡谷，是一个令人叹为观止的自然奇观，它被誉为“中国最美十大峡谷”之一,其壮丽景色令人叹为观止。这条长26公里的峡谷,谷宽不足200米,最深达2600多米,比美国科罗拉多大峡谷还要深近千米，也是不允许外国人进入的景区（大峡谷沿途车观，抵达大渡河观景台，安排下车拍照）。经过【雅西高速】全长240公里被誉为“云端上的传奇”又有“中国最美的高速天路”的说法‌，行驶在公路上，流云飘渺，迷雾缭绕，朝阳映照着层峦叠嶂，隧道穿梭于山峦之间，构成了一幅幅绝美的画卷，婉如一场视觉的盛宴，让人流连忘返，后抵达西昌，下午前往市区航天北路【打卡蓝花楹】数十棵高大的蓝花楹格外显眼，整条街成为一片紫色的花海、大片大片的蓝花楹编织出春天的浪漫（最佳观赏期4月中至5月中旬，如因天气原因导致观赏不佳，不视为旅行社违约）。后参观【建昌古城】已有600多年历史，四川现存最完好的古老建筑遗址之一‌，城内以四牌楼为中心，向四方辐射，其北称北街，其南称南街，其西为仓街，其东为府街，四条街道呈“十”字形交叉。后返回酒店入住。
+                早上酒店出发，乘车前往【金口河大峡谷】又名大渡口金口大峡谷、金口大峡谷，是一个令人叹为观止的自然奇观，它被誉为“中国最美十大峡谷”之一,其壮丽景色令人叹为观止。这条长26公里的峡谷,谷宽不足200米,最深达2600多米,比美国科罗拉多大峡谷还要深近千米，也是不允许外国人进入的景区（大峡谷沿途车观，抵达大渡河观景台，安排下车拍照）。经过【雅西高速】全长240公里被誉为“云端上的传奇”又有“中国最美的高速天路”的说法‌，行驶在公路上，流云飘渺，迷雾缭绕，朝阳映照着层峦叠嶂，隧道穿梭于山峦之间，构成了一幅幅绝美的画卷，婉如一场视觉的盛宴，让人流连忘返，后抵达西昌。后参观【建昌古城】已有600多年历史，四川现存最完好的古老建筑遗址之一‌，城内以四牌楼为中心，向四方辐射，其北称北街，其南称南街，其西为仓街，其东为府街，四条街道呈“十”字形交叉。后返回酒店入住。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：团队用餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1577,51 +1575,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-03</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-08</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>